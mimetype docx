--- v0 (2026-04-19)
+++ v1 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="264B0D62" w14:textId="0A9879D0" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1685E307" w14:textId="77777777" w:rsidR="00A94C3E" w:rsidRDefault="00A94C3E" w:rsidP="00306CAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="284D35EE" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="351AB052" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BEB10DB" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
       <w:pPr>
@@ -200,51 +200,67 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, sc. __, ap. __</w:t>
       </w:r>
       <w:r w:rsidR="00441563">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, posesor B.I./C.I. seria __</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>posesor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.I./C.I. seria __</w:t>
       </w:r>
       <w:r w:rsidR="00441563">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, nr. _______</w:t>
       </w:r>
       <w:r w:rsidR="00441563">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -252,277 +268,589 @@
         </w:rPr>
         <w:t xml:space="preserve">, CNP __________________, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FDBE28" w14:textId="77777777" w:rsidR="00C321A2" w:rsidRDefault="00C321A2" w:rsidP="00C321A2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E74F4B3" w14:textId="77777777" w:rsidR="00C321A2" w:rsidRDefault="00C321A2" w:rsidP="00C321A2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Cunoscând prevederile art. 326 Cod Penal privind falsul în declarații,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cunoscând</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>prevederile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> art. 326 Cod Penal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>privind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>falsul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>declarații</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DC4DA5" w14:textId="77777777" w:rsidR="00C321A2" w:rsidRDefault="00C321A2" w:rsidP="00C321A2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699B8BE1" w14:textId="47C74C07" w:rsidR="00306CAB" w:rsidRDefault="00C321A2" w:rsidP="00C321A2">
+    <w:p w14:paraId="699B8BE1" w14:textId="6B45F05E" w:rsidR="00306CAB" w:rsidRDefault="00C321A2" w:rsidP="00C321A2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00306CAB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">eclar, </w:t>
-      </w:r>
+        <w:t>eclar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00306CAB">
-        <w:rPr>
-[...103 lines deleted...]
-      <w:r w:rsidR="003B29D1" w:rsidRPr="00620D7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00860FE7" w:rsidRPr="00620D7B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00306CAB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pe propria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00306CAB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>răspundere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00306CAB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>faptul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00306CAB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00306CAB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>că</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00306CAB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00441563">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>documentele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F74E0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F74E0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>depuse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F74E0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB64BE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB64BE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB64BE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>copie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB64BE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB64BE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dosarul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB64BE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB64BE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>înscriere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB64BE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F74E0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>pentru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F74E0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001554DA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>examenul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F74E0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="001554DA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>medic</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6D03">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B6D03">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>farmacist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001554DA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specialist </w:t>
+      </w:r>
+      <w:r w:rsidR="00441563">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">din </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001364AD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sesiunea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001364AD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E70B9" w:rsidRPr="006E70B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E10EBF">
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidR="00860FE7" w:rsidRPr="00620D7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>martie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00860FE7" w:rsidRPr="00620D7B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E70B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A2AB6" w:rsidRPr="00620D7B">
+        <w:t>octombrie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B3BE0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E10EBF">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006E70B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3BE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E70B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>noiembrie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00860FE7" w:rsidRPr="00620D7B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2AB6" w:rsidRPr="00620D7B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3BE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00860FE7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007A2AB6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>sunt conforme cu originalele deținute</w:t>
-      </w:r>
+        <w:t xml:space="preserve">sunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>conforme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>originalele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>deținute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007A2AB6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5227E2" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DD0C737" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -679,88 +1007,124 @@
                           </w:p>
                           <w:p w14:paraId="2BB0A74C" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> DECLARANT(Ă), </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="330EE3F4" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>Numele şi prenumele</w:t>
+                              <w:t>Numele</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>şi</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>prenumele</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="5D4BDD35" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">__________________ </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="427224BA" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Semnătura</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="2FF7D1AE" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>__________________</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5133DF72" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
@@ -787,88 +1151,124 @@
                     </w:p>
                     <w:p w14:paraId="2BB0A74C" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> DECLARANT(Ă), </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="330EE3F4" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>Numele şi prenumele</w:t>
+                        <w:t>Numele</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>şi</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>prenumele</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                     <w:p w14:paraId="5D4BDD35" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">__________________ </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="427224BA" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Semnătura</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                     <w:p w14:paraId="2FF7D1AE" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB" w:rsidP="00306CAB">
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>__________________</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5133DF72" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4502C151" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="003A1C86" w:rsidP="00306CAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -884,121 +1284,130 @@
         <w:t>Data</w:t>
       </w:r>
       <w:r w:rsidR="00306CAB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BF2BF3" w14:textId="77777777" w:rsidR="00306CAB" w:rsidRDefault="00306CAB"/>
     <w:sectPr w:rsidR="00306CAB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F1830"/>
     <w:rsid w:val="000B6D03"/>
     <w:rsid w:val="000F1830"/>
     <w:rsid w:val="001364AD"/>
     <w:rsid w:val="00153E0F"/>
     <w:rsid w:val="001554DA"/>
     <w:rsid w:val="00196319"/>
+    <w:rsid w:val="001E15B3"/>
+    <w:rsid w:val="00287F34"/>
     <w:rsid w:val="00306CAB"/>
     <w:rsid w:val="003A1C86"/>
     <w:rsid w:val="003A5240"/>
     <w:rsid w:val="003B29D1"/>
     <w:rsid w:val="00421103"/>
     <w:rsid w:val="00441563"/>
     <w:rsid w:val="005F74E0"/>
     <w:rsid w:val="00620D7B"/>
     <w:rsid w:val="00686BA9"/>
+    <w:rsid w:val="006E70B9"/>
+    <w:rsid w:val="0075463E"/>
     <w:rsid w:val="007A2AB6"/>
     <w:rsid w:val="00806624"/>
     <w:rsid w:val="00860FE7"/>
+    <w:rsid w:val="008A437C"/>
+    <w:rsid w:val="008B3BE0"/>
     <w:rsid w:val="00904387"/>
     <w:rsid w:val="009C1DF5"/>
     <w:rsid w:val="00A808E4"/>
     <w:rsid w:val="00A94C3E"/>
     <w:rsid w:val="00AA7407"/>
     <w:rsid w:val="00B30FB2"/>
     <w:rsid w:val="00B6677A"/>
     <w:rsid w:val="00C009A7"/>
     <w:rsid w:val="00C321A2"/>
+    <w:rsid w:val="00C46783"/>
     <w:rsid w:val="00D950B0"/>
     <w:rsid w:val="00E10EBF"/>
     <w:rsid w:val="00E243A1"/>
     <w:rsid w:val="00F60D2D"/>
     <w:rsid w:val="00FB56FF"/>
     <w:rsid w:val="00FB64BE"/>
+    <w:rsid w:val="00FD0750"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="25C120E1"/>
@@ -1383,72 +1792,72 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontdeparagrafimplicit">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="FrListare">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00306CAB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1707,67 +2116,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>81</Words>
-  <Characters>464</Characters>
+  <Words>82</Words>
+  <Characters>481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>544</CharactersWithSpaces>
+  <CharactersWithSpaces>562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>likarn</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>